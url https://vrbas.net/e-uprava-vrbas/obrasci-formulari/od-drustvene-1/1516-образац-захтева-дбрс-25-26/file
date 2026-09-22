--- v0 (2026-05-30)
+++ v1 (2026-09-22)
@@ -62,50 +62,51 @@
       <w:r w:rsidR="005D4373">
         <w:rPr>
           <w:b/>
           <w:lang w:val="sr-Cyrl-CS"/>
         </w:rPr>
         <w:t>РС</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="007A619B" w:rsidRDefault="00117CF1" w:rsidP="007A619B">
       <w:pPr>
         <w:ind w:right="22"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="sr-Cyrl-CS"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="352425" cy="571500"/>
             <wp:effectExtent l="19050" t="0" r="9525" b="0"/>
             <wp:docPr id="1" name="Picture 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 1"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId5" cstate="print"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
@@ -271,70 +272,68 @@
           <w:lang w:val="sr-Cyrl-CS"/>
         </w:rPr>
         <w:t>ДЕЦУ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:lang w:val="sr-Cyrl-CS"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="005D4373">
         <w:rPr>
           <w:b/>
           <w:lang w:val="sr-Cyrl-CS"/>
         </w:rPr>
         <w:t xml:space="preserve">БЕЗ РОДИТЕЉСКОГ СТАРАЊА </w:t>
       </w:r>
       <w:r w:rsidR="006E583C">
         <w:rPr>
           <w:b/>
           <w:lang w:val="sr-Cyrl-CS"/>
         </w:rPr>
         <w:t>У 202</w:t>
       </w:r>
-      <w:r w:rsidR="00D35BF1">
+      <w:r w:rsidR="004F47FA">
         <w:rPr>
           <w:b/>
-          <w:lang/>
-[...1 lines deleted...]
-        <w:t>5</w:t>
+        </w:rPr>
+        <w:t>6</w:t>
       </w:r>
       <w:r w:rsidR="006E583C">
         <w:rPr>
           <w:b/>
           <w:lang w:val="sr-Cyrl-CS"/>
         </w:rPr>
         <w:t>/202</w:t>
       </w:r>
-      <w:r w:rsidR="00D35BF1">
+      <w:r w:rsidR="004F47FA">
         <w:rPr>
           <w:b/>
-          <w:lang/>
-[...1 lines deleted...]
-        <w:t>6</w:t>
+        </w:rPr>
+        <w:t>7</w:t>
       </w:r>
       <w:r w:rsidR="00BF6893">
         <w:rPr>
           <w:b/>
           <w:lang w:val="sr-Cyrl-CS"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="006E583C">
         <w:rPr>
           <w:b/>
           <w:lang w:val="sr-Cyrl-CS"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:lang w:val="sr-Cyrl-CS"/>
         </w:rPr>
         <w:t>ГОДИНИ</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00211BAC" w:rsidRDefault="00211BAC">
       <w:pPr>
@@ -541,80 +540,54 @@
           <w:lang w:val="sr-Cyrl-CS"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="sr-Cyrl-CS"/>
         </w:rPr>
         <w:t>б) решење надлежног органа старатељства о смештају детета у старатељску породицу</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="007A619B" w:rsidRDefault="00C839B0" w:rsidP="007A619B">
       <w:pPr>
         <w:ind w:right="-360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="sr-Cyrl-CS"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="sr-Cyrl-CS"/>
         </w:rPr>
         <w:t xml:space="preserve">            в) решење надлежног органа старатељства о смештају детета у хранитељску породицу</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D7692" w:rsidRPr="00AF7137" w:rsidRDefault="00C839B0" w:rsidP="005D4373">
+    <w:p w:rsidR="00211BAC" w:rsidRPr="00954992" w:rsidRDefault="00C839B0" w:rsidP="00954992">
       <w:pPr>
         <w:ind w:right="-360"/>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...24 lines deleted...]
-        </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="sr-Cyrl-CS"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00211BAC" w:rsidRDefault="00211BAC" w:rsidP="007A619B">
       <w:pPr>
         <w:ind w:right="-360" w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="sr-Cyrl-CS"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="007A619B" w:rsidRDefault="007A619B" w:rsidP="007A619B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="270"/>
         </w:tabs>
         <w:ind w:right="-450"/>
         <w:rPr>
           <w:lang w:val="sr-Cyrl-CS"/>
@@ -1037,1032 +1010,1005 @@
         <w:ind w:right="-450" w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="sr-Cyrl-CS"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="005D4373" w:rsidRDefault="005D4373" w:rsidP="00AF7137">
       <w:pPr>
         <w:ind w:right="-450" w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="sr-Cyrl-CS"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="005D4373" w:rsidRDefault="005D4373" w:rsidP="00AF7137">
       <w:pPr>
         <w:ind w:right="-450" w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="sr-Cyrl-CS"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="005D4373" w:rsidRDefault="005D4373" w:rsidP="00AF7137">
-[...1 lines deleted...]
-        <w:ind w:right="-450" w:firstLine="720"/>
+    <w:p w:rsidR="001A5B1E" w:rsidRPr="00E54126" w:rsidRDefault="001A5B1E" w:rsidP="00954992">
+      <w:pPr>
+        <w:ind w:right="-428"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:lang w:val="sr-Cyrl-CS"/>
-[...10 lines deleted...]
-      </w:pPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E54126">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Упознат</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E54126">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-а  </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E54126">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>сам</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E54126">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E54126">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>са</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E54126">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E54126">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>одредбом</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E54126">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E54126">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>члана</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E54126">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 103. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00E54126">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>став</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00E54126">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E54126">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Закона</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E54126">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> о </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E54126">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>општем</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E54126">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E54126">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>управном</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E54126">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E54126">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>поступку</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E54126">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> („</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E54126">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Службени</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E54126">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E54126">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>гласник</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E54126">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> РС“, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E54126">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>бр</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E54126">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="008051A7">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">18/2016, 95/2018-аутентично </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="008051A7">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>тумачење</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="008051A7">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и 2/2023-одлука УС</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E54126">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">), </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E54126">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>којим</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E54126">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E54126">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>је</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E54126">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E54126">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>прописано</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E54126">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E54126">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>да</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E54126">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> у </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E54126">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>поступку</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E54126">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E54126">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>који</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E54126">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E54126">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>се</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E54126">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00E54126">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>покреће</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E54126">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E54126">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>по</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00E54126">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E54126">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>захтеву</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E54126">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E54126">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>странке</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E54126">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E54126">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>орган</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E54126">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E54126">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>може</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E54126">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E54126">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>да</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E54126">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E54126">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>врши</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E54126">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E54126">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>увид</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E54126">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E54126">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>прибавља</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E54126">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E54126">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>обрађује</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E54126">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E54126">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>личне</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E54126">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E54126">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>податке</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E54126">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> о </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E54126">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>чињеницама</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E54126">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> о </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E54126">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>којима</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E54126">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E54126">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>се</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E54126">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E54126">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>води</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E54126">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E54126">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>службена</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E54126">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E54126">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>евиденција</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E54126">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E54126">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>када</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E54126">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E54126">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>је</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E54126">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E54126">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>то</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E54126">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E54126">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>неопходно</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E54126">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E54126">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>за</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E54126">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E54126">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>одлучивање</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E54126">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E54126">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>осим</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E54126">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E54126">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ако</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E54126">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E54126">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>странка</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E54126">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E54126">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>изричито</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E54126">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E54126">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>изјави</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E54126">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E54126">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>да</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E54126">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E54126">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ће</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E54126">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E54126">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>те</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E54126">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E54126">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>податке</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E54126">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E54126">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>прибавити</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E54126">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E54126">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>сама</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E54126">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
     </w:p>
     <w:p w:rsidR="001A5B1E" w:rsidRPr="00E54126" w:rsidRDefault="001A5B1E" w:rsidP="001A5B1E">
       <w:pPr>
         <w:ind w:right="-428" w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00E54126">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Упознат</w:t>
-[...947 lines deleted...]
-        </w:rPr>
         <w:t>Ако</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00E54126">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00E54126">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>странка</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00E54126">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> у </w:t>
@@ -2697,61 +2643,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00E54126">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>следећу</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p w:rsidR="001A5B1E" w:rsidRPr="00E54126" w:rsidRDefault="001A5B1E" w:rsidP="001A5B1E">
       <w:pPr>
         <w:ind w:right="-428"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="001A5B1E" w:rsidRPr="00E54126" w:rsidRDefault="001A5B1E" w:rsidP="001A5B1E">
-[...9 lines deleted...]
-    <w:p w:rsidR="001A5B1E" w:rsidRPr="00E54126" w:rsidRDefault="001A5B1E" w:rsidP="001A5B1E">
+    <w:p w:rsidR="001A5B1E" w:rsidRPr="00E54126" w:rsidRDefault="001A5B1E" w:rsidP="00954992">
       <w:pPr>
         <w:ind w:right="-428"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E54126">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ИЗЈАВУ</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="001A5B1E" w:rsidRPr="00E54126" w:rsidRDefault="001A5B1E" w:rsidP="001A5B1E">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
@@ -5289,51 +5225,50 @@
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="001A5B1E" w:rsidRPr="001A5B1E" w:rsidRDefault="001A5B1E" w:rsidP="001A5B1E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:ind w:right="-428"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="001A5B1E">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Потребно</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="001A5B1E">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="001A5B1E">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>је</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="001A5B1E">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
@@ -6042,53 +5977,52 @@
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="YU C Times">
     <w:altName w:val="Courier New"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000001" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000001B" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
-    <w:notTrueType/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="0">
     <w:nsid w:val="1B8909A0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="676C1000"/>
     <w:lvl w:ilvl="0" w:tplc="26FCED06">
@@ -6890,102 +6824,108 @@
     <w:abstractNumId w:val="5"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat/>
   <w:rsids>
     <w:rsidRoot w:val="00C5688E"/>
     <w:rsid w:val="000A163C"/>
     <w:rsid w:val="000B2CB7"/>
     <w:rsid w:val="000E25FE"/>
     <w:rsid w:val="00115550"/>
     <w:rsid w:val="00117CF1"/>
     <w:rsid w:val="001A271F"/>
     <w:rsid w:val="001A5B1E"/>
     <w:rsid w:val="00211BAC"/>
     <w:rsid w:val="0028419D"/>
     <w:rsid w:val="00297FD2"/>
     <w:rsid w:val="0030102D"/>
+    <w:rsid w:val="00367068"/>
     <w:rsid w:val="00425991"/>
+    <w:rsid w:val="004F47FA"/>
     <w:rsid w:val="00521DD1"/>
     <w:rsid w:val="005D4373"/>
     <w:rsid w:val="006A6A90"/>
     <w:rsid w:val="006E583C"/>
     <w:rsid w:val="007A619B"/>
     <w:rsid w:val="007E4582"/>
     <w:rsid w:val="008051A7"/>
     <w:rsid w:val="008D7692"/>
     <w:rsid w:val="00932F35"/>
+    <w:rsid w:val="00954992"/>
     <w:rsid w:val="00A53809"/>
+    <w:rsid w:val="00AE30FD"/>
     <w:rsid w:val="00AF7137"/>
     <w:rsid w:val="00B7314A"/>
+    <w:rsid w:val="00BB1DAF"/>
     <w:rsid w:val="00BE5AE4"/>
     <w:rsid w:val="00BF6893"/>
     <w:rsid w:val="00C54FFE"/>
     <w:rsid w:val="00C5688E"/>
     <w:rsid w:val="00C63FB0"/>
     <w:rsid w:val="00C839B0"/>
     <w:rsid w:val="00C90EE3"/>
     <w:rsid w:val="00CB1183"/>
     <w:rsid w:val="00D35BF1"/>
     <w:rsid w:val="00E0798C"/>
     <w:rsid w:val="00E4788A"/>
     <w:rsid w:val="00E7241B"/>
+    <w:rsid w:val="00EE65C6"/>
     <w:rsid w:val="00F67350"/>
     <w:rsid w:val="00FA1034"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="11266"/>
+    <o:shapedefaults v:ext="edit" spidmax="14338"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val=","/>
-  <w:listSeparator w:val=";"/>
+  <w:decimalSymbol w:val="."/>
+  <w:listSeparator w:val=","/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
     <w:lsdException w:name="Normal" w:semiHidden="0" w:uiPriority="0" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:semiHidden="0" w:uiPriority="9" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:uiPriority="9" w:qFormat="1"/>
@@ -7484,67 +7424,67 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>3</Pages>
-[...1 lines deleted...]
-  <Characters>4330</Characters>
+  <Pages>2</Pages>
+  <Words>757</Words>
+  <Characters>4321</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>36</Lines>
   <Paragraphs>10</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5079</CharactersWithSpaces>
+  <CharactersWithSpaces>5068</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>R&amp;M</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>