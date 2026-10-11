--- v0 (2026-09-13)
+++ v1 (2026-10-11)
@@ -17,50 +17,51 @@
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p w:rsidR="0028541D" w:rsidRPr="00454F59" w:rsidRDefault="0028541D" w:rsidP="0028541D">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="561975" cy="723900"/>
             <wp:effectExtent l="19050" t="0" r="9525" b="0"/>
             <wp:docPr id="1" name="Picture 9"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 9"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId7" cstate="print"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
@@ -102,231 +103,251 @@
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00454F59">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00454F59">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">                                  </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0028541D" w:rsidRPr="00DA6C96" w:rsidRDefault="0028541D" w:rsidP="0028541D">
+    <w:p w:rsidR="0028541D" w:rsidRPr="000579BD" w:rsidRDefault="0028541D" w:rsidP="0028541D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="center" w:pos="1800"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DA6C96">
+      <w:r w:rsidRPr="000579BD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>Република Србија</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0028541D" w:rsidRPr="00DA6C96" w:rsidRDefault="0028541D" w:rsidP="0028541D">
+    <w:p w:rsidR="0028541D" w:rsidRPr="000579BD" w:rsidRDefault="0028541D" w:rsidP="0028541D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="center" w:pos="1800"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DA6C96">
+      <w:r w:rsidRPr="000579BD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">Аутономна покрајина Војводина             </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0028541D" w:rsidRPr="00DA6C96" w:rsidRDefault="0028541D" w:rsidP="0028541D">
+    <w:p w:rsidR="0028541D" w:rsidRPr="000579BD" w:rsidRDefault="0028541D" w:rsidP="0028541D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="center" w:pos="1800"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DA6C96">
+      <w:r w:rsidRPr="000579BD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>ОПШТИНА ВРБАС</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0028541D" w:rsidRPr="00DA6C96" w:rsidRDefault="0028541D" w:rsidP="0028541D">
+    <w:p w:rsidR="0028541D" w:rsidRPr="000579BD" w:rsidRDefault="0028541D" w:rsidP="0028541D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="center" w:pos="1800"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DA6C96">
+      <w:r w:rsidRPr="000579BD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>Општинска управа</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0028541D" w:rsidRPr="00DA6C96" w:rsidRDefault="0028541D" w:rsidP="0028541D">
+    <w:p w:rsidR="0028541D" w:rsidRPr="000579BD" w:rsidRDefault="0028541D" w:rsidP="0028541D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="center" w:pos="1800"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DA6C96">
+      <w:r w:rsidRPr="000579BD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>Одељење за друштвене делатности</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0028541D" w:rsidRPr="00DA6C96" w:rsidRDefault="0028541D" w:rsidP="0028541D">
+    <w:p w:rsidR="0028541D" w:rsidRPr="000579BD" w:rsidRDefault="0028541D" w:rsidP="0028541D">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DA6C96">
+      <w:r w:rsidRPr="000579BD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">21460 ВРБАС, Маршала Тита 89 </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0028541D" w:rsidRPr="00DA6C96" w:rsidRDefault="0028541D" w:rsidP="0028541D">
+    <w:p w:rsidR="0028541D" w:rsidRPr="000579BD" w:rsidRDefault="0028541D" w:rsidP="0028541D">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DA6C96">
+      <w:r w:rsidRPr="000579BD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>Тел: 021/7954-036, 021/705-990</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="003D63A2" w:rsidRDefault="003D63A2" w:rsidP="0028541D">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00D54B74" w:rsidRPr="003D63A2" w:rsidRDefault="0028541D" w:rsidP="0028541D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
@@ -419,333 +440,428 @@
       <w:r w:rsidR="00532DC6" w:rsidRPr="003D63A2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ОДАЦИ О ПОДНОСИОЦУ ЗАХТЕВА</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="003D63A2" w:rsidRPr="003D63A2" w:rsidRDefault="003D63A2" w:rsidP="00D54B74">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid1"/>
-        <w:tblW w:w="9625" w:type="dxa"/>
+        <w:tblW w:w="10598" w:type="dxa"/>
         <w:tblLook w:val="04A0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3865"/>
-        <w:gridCol w:w="5760"/>
+        <w:gridCol w:w="6733"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00D54B74" w:rsidRPr="00D54B74" w:rsidTr="0028541D">
+      <w:tr w:rsidR="00D54B74" w:rsidRPr="00D54B74" w:rsidTr="000579BD">
         <w:trPr>
           <w:trHeight w:val="626"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3865" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C5E0B3" w:themeFill="accent6" w:themeFillTint="66"/>
           </w:tcPr>
-          <w:p w:rsidR="003D63A2" w:rsidRPr="003D63A2" w:rsidRDefault="00D54B74" w:rsidP="00A45DAE">
+          <w:p w:rsidR="003D63A2" w:rsidRPr="003D63A2" w:rsidRDefault="00867849" w:rsidP="00867849">
             <w:pPr>
               <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D54B74">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="00867849">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:lang w:val="sr-Cyrl-CS"/>
+              </w:rPr>
+              <w:t xml:space="preserve">     </w:t>
+            </w:r>
+            <w:r w:rsidR="00D54B74" w:rsidRPr="00867849">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t>ИМЕ</w:t>
             </w:r>
             <w:r w:rsidR="00BD5CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
-              <w:t>, ИМЕ</w:t>
-[...5 lines deleted...]
-              <w:t xml:space="preserve"> ЈЕДНОГ</w:t>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
             </w:r>
             <w:r w:rsidR="00BD5CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
-              <w:t xml:space="preserve"> РОДИТЕЉА</w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve"> И ПРЕЗИМЕ</w:t>
+              <w:t>И</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang/>
+              </w:rPr>
+              <w:t xml:space="preserve">ме једног родитеља) </w:t>
+            </w:r>
+            <w:r w:rsidR="00D54B74" w:rsidRPr="00D54B74">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="sr-Cyrl-CS"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00D54B74" w:rsidRPr="00867849">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:lang w:val="sr-Cyrl-CS"/>
+              </w:rPr>
+              <w:t>И ПРЕЗИМЕ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5760" w:type="dxa"/>
+            <w:tcW w:w="6733" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00D54B74" w:rsidRPr="00D54B74" w:rsidRDefault="00D54B74" w:rsidP="00D54B74">
             <w:pPr>
               <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D54B74" w:rsidRPr="00D54B74" w:rsidTr="0028541D">
+      <w:tr w:rsidR="00D54B74" w:rsidRPr="00D54B74" w:rsidTr="000579BD">
         <w:trPr>
           <w:trHeight w:val="553"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3865" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C5E0B3" w:themeFill="accent6" w:themeFillTint="66"/>
           </w:tcPr>
           <w:p w:rsidR="00D54B74" w:rsidRPr="003702C7" w:rsidRDefault="00A45DAE" w:rsidP="00A45DAE">
             <w:pPr>
               <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">МБГ </w:t>
+            <w:r w:rsidRPr="00867849">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:lang w:val="sr-Cyrl-CS"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ЈМБГ </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r w:rsidR="00D54B74" w:rsidRPr="00D54B74">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t>Ј</w:t>
             </w:r>
             <w:r w:rsidR="003D63A2">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t>ед</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t>инствени матични број грађана)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5760" w:type="dxa"/>
+            <w:tcW w:w="6733" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00D54B74" w:rsidRPr="00D54B74" w:rsidRDefault="00D54B74" w:rsidP="00D54B74">
             <w:pPr>
               <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D54B74" w:rsidRPr="00D54B74" w:rsidTr="0028541D">
+      <w:tr w:rsidR="00D54B74" w:rsidRPr="00D54B74" w:rsidTr="000579BD">
         <w:trPr>
           <w:trHeight w:val="591"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3865" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C5E0B3" w:themeFill="accent6" w:themeFillTint="66"/>
           </w:tcPr>
           <w:p w:rsidR="00D54B74" w:rsidRPr="00A45DAE" w:rsidRDefault="00D54B74" w:rsidP="00A45DAE">
             <w:pPr>
               <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D54B74">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="00867849">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t>УЛИЦА И БРОЈ</w:t>
+            </w:r>
+            <w:r w:rsidR="00867849">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang/>
+              </w:rPr>
+              <w:t xml:space="preserve">        </w:t>
             </w:r>
             <w:r w:rsidR="00A45DAE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>(а</w:t>
             </w:r>
             <w:r w:rsidR="00A45DAE" w:rsidRPr="00532DC6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>дреса пребивалишта</w:t>
             </w:r>
             <w:r w:rsidR="00A45DAE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve"> или боравишта)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5760" w:type="dxa"/>
+            <w:tcW w:w="6733" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00D54B74" w:rsidRPr="00D54B74" w:rsidRDefault="00D54B74" w:rsidP="00D54B74">
             <w:pPr>
               <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D54B74" w:rsidRPr="00D54B74" w:rsidTr="00A45DAE">
+      <w:tr w:rsidR="00D54B74" w:rsidRPr="00D54B74" w:rsidTr="000579BD">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3865" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C5E0B3" w:themeFill="accent6" w:themeFillTint="66"/>
           </w:tcPr>
-          <w:p w:rsidR="00D54B74" w:rsidRPr="00532DC6" w:rsidRDefault="00D54B74" w:rsidP="00A45DAE">
+          <w:p w:rsidR="00D54B74" w:rsidRPr="00867849" w:rsidRDefault="00D54B74" w:rsidP="00A45DAE">
             <w:pPr>
               <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:lang w:val="sr-Cyrl-CS"/>
-[...7 lines deleted...]
-              <w:t>ГРАД/ОПШТИНА/МЕСТО</w:t>
+                <w:b/>
+                <w:lang w:val="sr-Cyrl-CS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00867849">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:lang w:val="sr-Cyrl-CS"/>
+              </w:rPr>
+              <w:t>ГРАД</w:t>
+            </w:r>
+            <w:r w:rsidR="00867849">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:lang w:val="sr-Cyrl-CS"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00867849">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:lang w:val="sr-Cyrl-CS"/>
+              </w:rPr>
+              <w:t>/</w:t>
+            </w:r>
+            <w:r w:rsidR="00867849">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:lang w:val="sr-Cyrl-CS"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00867849">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:lang w:val="sr-Cyrl-CS"/>
+              </w:rPr>
+              <w:t>ОПШТИНА</w:t>
+            </w:r>
+            <w:r w:rsidR="00867849">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:lang w:val="sr-Cyrl-CS"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00867849">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:lang w:val="sr-Cyrl-CS"/>
+              </w:rPr>
+              <w:t>/</w:t>
+            </w:r>
+            <w:r w:rsidR="00867849">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:lang w:val="sr-Cyrl-CS"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00867849">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:lang w:val="sr-Cyrl-CS"/>
+              </w:rPr>
+              <w:t>МЕСТО</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5760" w:type="dxa"/>
+            <w:tcW w:w="6733" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00D54B74" w:rsidRPr="00D54B74" w:rsidRDefault="00D54B74" w:rsidP="00D54B74">
             <w:pPr>
               <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D54B74" w:rsidRPr="00D54B74" w:rsidTr="00A45DAE">
+      <w:tr w:rsidR="00D54B74" w:rsidRPr="00D54B74" w:rsidTr="000579BD">
         <w:trPr>
           <w:trHeight w:val="571"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3865" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C5E0B3" w:themeFill="accent6" w:themeFillTint="66"/>
           </w:tcPr>
-          <w:p w:rsidR="00D54B74" w:rsidRPr="003702C7" w:rsidRDefault="00D54B74" w:rsidP="00A45DAE">
+          <w:p w:rsidR="00D54B74" w:rsidRPr="00867849" w:rsidRDefault="00D54B74" w:rsidP="00A45DAE">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:lang w:val="sr-Cyrl-CS"/>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:lang w:val="sr-Cyrl-CS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00867849">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t>КОНТАКТ ТЕЛЕФОН</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5760" w:type="dxa"/>
+            <w:tcW w:w="6733" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00D54B74" w:rsidRPr="00D54B74" w:rsidRDefault="00D54B74" w:rsidP="00D54B74">
             <w:pPr>
               <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="00D54B74" w:rsidRPr="00D54B74" w:rsidRDefault="00D54B74" w:rsidP="00D54B74">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="sr-Cyrl-CS"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00D54B74" w:rsidRPr="00532DC6" w:rsidRDefault="003D63A2" w:rsidP="00D54B74">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
@@ -759,426 +875,476 @@
       </w:pPr>
       <w:r w:rsidRPr="00532DC6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="sr-Cyrl-CS"/>
         </w:rPr>
         <w:t xml:space="preserve">Потребни докази </w:t>
       </w:r>
       <w:r w:rsidR="00D54B74" w:rsidRPr="00532DC6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="sr-Cyrl-CS"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
-        <w:tblW w:w="9625" w:type="dxa"/>
+        <w:tblW w:w="10598" w:type="dxa"/>
         <w:tblLook w:val="04A0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8503"/>
-        <w:gridCol w:w="1122"/>
+        <w:gridCol w:w="2095"/>
       </w:tblGrid>
-      <w:tr w:rsidR="003702C7" w:rsidTr="009F3737">
+      <w:tr w:rsidR="003702C7" w:rsidTr="000579BD">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8503" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="003702C7" w:rsidRPr="00D54B74" w:rsidRDefault="003702C7" w:rsidP="003702C7">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="00F67CD2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="sr-Cyrl-CS"/>
+              </w:rPr>
+              <w:t>Уверење о држављанству</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
-              <w:t>Уверење о држављанству (оригинал или оверена фотокопија)</w:t>
+              <w:t xml:space="preserve"> (оригинал или оверена фотокопија)</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="003702C7" w:rsidRDefault="003702C7" w:rsidP="00D54B74">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1122" w:type="dxa"/>
+            <w:tcW w:w="2095" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="003702C7" w:rsidRPr="00532DC6" w:rsidRDefault="00532DC6" w:rsidP="00532DC6">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00532DC6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="44"/>
                 <w:szCs w:val="44"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t>󠄖</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003702C7" w:rsidTr="009F3737">
+      <w:tr w:rsidR="003702C7" w:rsidTr="000579BD">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8503" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="003702C7" w:rsidRPr="009F3737" w:rsidRDefault="009F3737" w:rsidP="009F3737">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="00F67CD2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t>Фотокопија личне</w:t>
             </w:r>
-            <w:r w:rsidR="003702C7" w:rsidRPr="009F3737">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidR="003702C7" w:rsidRPr="00F67CD2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
-              <w:t xml:space="preserve"> карта (</w:t>
+              <w:t xml:space="preserve"> карта</w:t>
+            </w:r>
+            <w:r w:rsidR="003702C7" w:rsidRPr="009F3737">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="sr-Cyrl-CS"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
             </w:r>
             <w:r w:rsidRPr="009F3737">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>уколико је лична карта на обрасцу без чипа) или очитана лична карта (уколико је лична карта на обрасцу са чипом)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1122" w:type="dxa"/>
+            <w:tcW w:w="2095" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="003702C7" w:rsidRPr="00532DC6" w:rsidRDefault="003702C7" w:rsidP="00D54B74">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00532DC6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="44"/>
                 <w:szCs w:val="44"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t>󠄀</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003702C7" w:rsidTr="009F3737">
+      <w:tr w:rsidR="003702C7" w:rsidTr="000579BD">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8503" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="003702C7" w:rsidRDefault="003702C7" w:rsidP="003702C7">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="00F67CD2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="sr-Cyrl-CS"/>
+              </w:rPr>
+              <w:t>Уверење</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
-              <w:t xml:space="preserve">Уверење Министарства одбране Републике Србије о </w:t>
+              <w:t xml:space="preserve"> Министарства одбране Републике Србије о </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">ангажовању </w:t>
             </w:r>
             <w:r w:rsidRPr="008A3E1B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">у </w:t>
             </w:r>
             <w:r w:rsidR="00DA5EFF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> оружаним снагама</w:t>
             </w:r>
+            <w:r w:rsidR="00F67CD2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t>(оригинал или оверена фотокопија)</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="003702C7" w:rsidRDefault="003702C7" w:rsidP="00D54B74">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1122" w:type="dxa"/>
+            <w:tcW w:w="2095" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="003702C7" w:rsidRPr="00532DC6" w:rsidRDefault="003702C7" w:rsidP="00D54B74">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="44"/>
                 <w:szCs w:val="44"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00532DC6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="44"/>
                 <w:szCs w:val="44"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t>󠄀</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003702C7" w:rsidTr="009F3737">
+      <w:tr w:rsidR="003702C7" w:rsidTr="000579BD">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8503" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="003702C7" w:rsidRDefault="003702C7" w:rsidP="003702C7">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="00F67CD2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="sr-Cyrl-CS"/>
+              </w:rPr>
+              <w:t>Уверење</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
-              <w:t>Уверење Министарсва унутрашњих послова о а</w:t>
+              <w:t xml:space="preserve"> Министарсва унутрашњих послова о а</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>нгажовањ</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t>у у</w:t>
             </w:r>
             <w:r w:rsidR="00DA5EFF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t xml:space="preserve"> оружаним снагама</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t xml:space="preserve"> (оригинал или оверена фотокопија) </w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="003702C7" w:rsidRDefault="003702C7" w:rsidP="00D54B74">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1122" w:type="dxa"/>
+            <w:tcW w:w="2095" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="003702C7" w:rsidRPr="00532DC6" w:rsidRDefault="003702C7" w:rsidP="00D54B74">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E11EC8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="44"/>
                 <w:szCs w:val="44"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t>󠄀</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BD5CCD" w:rsidTr="009F3737">
+      <w:tr w:rsidR="00BD5CCD" w:rsidTr="000579BD">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8503" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="003C1232" w:rsidRPr="00B77ADB" w:rsidRDefault="003C1232" w:rsidP="003C1232">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DF59B4">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="00F67CD2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Р</w:t>
             </w:r>
-            <w:r w:rsidRPr="00DF59B4">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="00F67CD2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
                 <w:bCs/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
-              <w:t xml:space="preserve">ешење </w:t>
+              <w:t>ешење РФПИО</w:t>
             </w:r>
             <w:r w:rsidRPr="003C1232">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
-              <w:t xml:space="preserve">РФПИО </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="003C1232">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">којим је </w:t>
             </w:r>
             <w:r w:rsidR="00A45DAE" w:rsidRPr="003C1232">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>време</w:t>
             </w:r>
             <w:r w:rsidR="00A45DAE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve"> проведено у рату </w:t>
             </w:r>
             <w:r w:rsidR="004559DB">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>или оружаним акцијама предузетим у миру</w:t>
@@ -1188,55 +1354,69 @@
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t>утврђено</w:t>
             </w:r>
             <w:r w:rsidRPr="003C1232">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve">у посебан стаж </w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00BD5CCD" w:rsidRPr="003C1232" w:rsidRDefault="003C1232" w:rsidP="00672286">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:ind w:left="360"/>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="00F67CD2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>НАПОМЕНА</w:t>
+            </w:r>
             <w:r w:rsidRPr="00DF59B4">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
-              <w:t xml:space="preserve"> НАПОМЕНА:</w:t>
+              <w:t>:</w:t>
+            </w:r>
+            <w:r w:rsidR="00F67CD2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00DF59B4" w:rsidRPr="00DF59B4">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>Уколико се односи</w:t>
             </w:r>
             <w:r w:rsidR="00672286" w:rsidRPr="00DF59B4">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve"> на исти временски период није потребно достављати </w:t>
             </w:r>
             <w:r w:rsidRPr="00DF59B4">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>доказ из</w:t>
             </w:r>
             <w:r w:rsidR="00672286" w:rsidRPr="00DF59B4">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve"> тачке 5 уколико се доставља доказ из</w:t>
             </w:r>
@@ -1246,103 +1426,103 @@
               </w:rPr>
               <w:t xml:space="preserve"> тачке 3 и</w:t>
             </w:r>
             <w:r w:rsidR="00672286" w:rsidRPr="00DF59B4">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>ли</w:t>
             </w:r>
             <w:r w:rsidRPr="00DF59B4">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve"> 4</w:t>
             </w:r>
             <w:r w:rsidR="00672286" w:rsidRPr="00DF59B4">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>, односно уколико се доставља доказ из тачке 5 није потребно достављати доказе из тачке 3 или 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1122" w:type="dxa"/>
+            <w:tcW w:w="2095" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00BD5CCD" w:rsidRPr="00E11EC8" w:rsidRDefault="009F3737" w:rsidP="00D54B74">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="44"/>
                 <w:szCs w:val="44"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E11EC8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="44"/>
                 <w:szCs w:val="44"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t>󠄀</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003702C7" w:rsidTr="009F3737">
+      <w:tr w:rsidR="003702C7" w:rsidTr="000579BD">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8503" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="003702C7" w:rsidRPr="00532DC6" w:rsidRDefault="00532DC6" w:rsidP="00D54B74">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00532DC6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>(ЗА ПРИЛОЖЕНЕ ДОКАЗЕ ОДГОВАРАЈУЋИ КВАДРАТИЋ ОЗНАЧИТИ СА "Х")</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1122" w:type="dxa"/>
+            <w:tcW w:w="2095" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="003702C7" w:rsidRDefault="003702C7" w:rsidP="00D54B74">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="008A6DDE" w:rsidRPr="00D54B74" w:rsidRDefault="008A6DDE" w:rsidP="008A6DDE">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:lang w:val="sr-Cyrl-CS"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00D54B74" w:rsidRPr="003702C7" w:rsidRDefault="008A6DDE" w:rsidP="003702C7">
@@ -1395,177 +1575,187 @@
           <w:lang w:val="sr-Cyrl-CS"/>
         </w:rPr>
         <w:t xml:space="preserve"> на основу идентификационе јавне исправе, као и у другим приватним или јавним исправама које уз захтев предајем, </w:t>
       </w:r>
       <w:r w:rsidR="00A305D8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:lang w:val="sr-Cyrl-CS"/>
         </w:rPr>
         <w:t>могу</w:t>
       </w:r>
       <w:r w:rsidRPr="003702C7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:lang w:val="sr-Cyrl-CS"/>
         </w:rPr>
         <w:t xml:space="preserve"> обрађивати у складу са Законом о заштити података о личности и задржати у предатим исправама у списима предмета.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid1"/>
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="margin" w:tblpY="480"/>
-        <w:tblW w:w="9715" w:type="dxa"/>
+        <w:tblW w:w="10598" w:type="dxa"/>
         <w:tblLook w:val="04A0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="4520"/>
-        <w:gridCol w:w="5195"/>
+        <w:gridCol w:w="4219"/>
+        <w:gridCol w:w="6379"/>
       </w:tblGrid>
-      <w:tr w:rsidR="003702C7" w:rsidRPr="00D54B74" w:rsidTr="009F3737">
+      <w:tr w:rsidR="003702C7" w:rsidRPr="00D54B74" w:rsidTr="000579BD">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4520" w:type="dxa"/>
+            <w:tcW w:w="4219" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="003702C7" w:rsidRPr="00D54B74" w:rsidRDefault="003702C7" w:rsidP="003702C7">
             <w:pPr>
               <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5195" w:type="dxa"/>
+            <w:tcW w:w="6379" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="003702C7" w:rsidRPr="00D54B74" w:rsidRDefault="003702C7" w:rsidP="003702C7">
             <w:pPr>
               <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003702C7" w:rsidRPr="00D54B74" w:rsidTr="009F3737">
+      <w:tr w:rsidR="003702C7" w:rsidRPr="00D54B74" w:rsidTr="000579BD">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4520" w:type="dxa"/>
+            <w:tcW w:w="4219" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="003702C7" w:rsidRPr="00D54B74" w:rsidRDefault="003702C7" w:rsidP="003702C7">
+          <w:p w:rsidR="003702C7" w:rsidRPr="00F67CD2" w:rsidRDefault="000579BD" w:rsidP="000579BD">
             <w:pPr>
               <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
-              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
-                <w:lang w:val="sr-Cyrl-CS"/>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:lang w:val="sr-Cyrl-CS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="sr-Cyrl-CS"/>
+              </w:rPr>
+              <w:t xml:space="preserve">                         </w:t>
+            </w:r>
+            <w:r w:rsidR="003702C7" w:rsidRPr="00F67CD2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t>датум</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5195" w:type="dxa"/>
+            <w:tcW w:w="6379" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="003702C7" w:rsidRPr="00D54B74" w:rsidRDefault="003702C7" w:rsidP="003702C7">
+          <w:p w:rsidR="003702C7" w:rsidRPr="00F67CD2" w:rsidRDefault="003702C7" w:rsidP="003702C7">
             <w:pPr>
               <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
-                <w:lang w:val="sr-Cyrl-CS"/>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:lang w:val="sr-Cyrl-CS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F67CD2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t>потпис подносиоца захтева</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="00455F18" w:rsidRDefault="00455F18"/>
-    <w:sectPr w:rsidR="00455F18" w:rsidSect="0028541D">
+    <w:sectPr w:rsidR="00455F18" w:rsidSect="000579BD">
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="709" w:right="1152" w:bottom="284" w:left="1152" w:header="706" w:footer="706" w:gutter="0"/>
+      <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="706" w:footer="706" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="007476B8" w:rsidRDefault="007476B8" w:rsidP="00D54B74">
+    <w:p w:rsidR="00A010C0" w:rsidRDefault="00A010C0" w:rsidP="00D54B74">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="007476B8" w:rsidRDefault="007476B8" w:rsidP="00D54B74">
+    <w:p w:rsidR="00A010C0" w:rsidRDefault="00A010C0" w:rsidP="00D54B74">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
@@ -1597,61 +1787,61 @@
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="007476B8" w:rsidRDefault="007476B8" w:rsidP="00D54B74">
+    <w:p w:rsidR="00A010C0" w:rsidRDefault="00A010C0" w:rsidP="00D54B74">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="007476B8" w:rsidRDefault="007476B8" w:rsidP="00D54B74">
+    <w:p w:rsidR="00A010C0" w:rsidRDefault="00A010C0" w:rsidP="00D54B74">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="0">
     <w:nsid w:val="110C3D25"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="02ACE204"/>
     <w:lvl w:ilvl="0" w:tplc="241A000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
@@ -1835,118 +2025,128 @@
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
+  <w:drawingGridHorizontalSpacing w:val="110"/>
+  <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
   <w:rsids>
     <w:rsidRoot w:val="00D54B74"/>
     <w:rsid w:val="00013269"/>
+    <w:rsid w:val="000579BD"/>
+    <w:rsid w:val="0007645A"/>
+    <w:rsid w:val="000A0BE4"/>
     <w:rsid w:val="0028541D"/>
     <w:rsid w:val="00294FB1"/>
+    <w:rsid w:val="00323D09"/>
     <w:rsid w:val="00354971"/>
     <w:rsid w:val="003702C7"/>
     <w:rsid w:val="003B65A3"/>
     <w:rsid w:val="003C1232"/>
     <w:rsid w:val="003D63A2"/>
     <w:rsid w:val="003F26EC"/>
     <w:rsid w:val="004559DB"/>
     <w:rsid w:val="00455F18"/>
     <w:rsid w:val="0046234E"/>
     <w:rsid w:val="004C0974"/>
+    <w:rsid w:val="00507F98"/>
     <w:rsid w:val="00532DC6"/>
     <w:rsid w:val="005F3B00"/>
     <w:rsid w:val="00672286"/>
     <w:rsid w:val="006814D6"/>
     <w:rsid w:val="007476B8"/>
     <w:rsid w:val="00760160"/>
     <w:rsid w:val="0076471F"/>
     <w:rsid w:val="007F36F3"/>
     <w:rsid w:val="008568EE"/>
+    <w:rsid w:val="00867849"/>
     <w:rsid w:val="00890858"/>
     <w:rsid w:val="008A6DDE"/>
     <w:rsid w:val="009F3737"/>
+    <w:rsid w:val="00A010C0"/>
     <w:rsid w:val="00A305D8"/>
     <w:rsid w:val="00A45DAE"/>
     <w:rsid w:val="00B42191"/>
     <w:rsid w:val="00B577CD"/>
     <w:rsid w:val="00B77ADB"/>
     <w:rsid w:val="00BD5CCD"/>
     <w:rsid w:val="00D30380"/>
     <w:rsid w:val="00D54B74"/>
     <w:rsid w:val="00DA5EFF"/>
     <w:rsid w:val="00DF59B4"/>
     <w:rsid w:val="00E11EC8"/>
     <w:rsid w:val="00E61311"/>
     <w:rsid w:val="00F54975"/>
+    <w:rsid w:val="00F67CD2"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="4098"/>
+    <o:shapedefaults v:ext="edit" spidmax="6146"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
@@ -2533,66 +2733,66 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" xmlns="" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>252</Words>
-  <Characters>1443</Characters>
+  <Words>260</Words>
+  <Characters>1482</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>12</Lines>
   <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1692</CharactersWithSpaces>
+  <CharactersWithSpaces>1739</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Milana Sandić</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>