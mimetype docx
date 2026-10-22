--- v0 (2026-09-13)
+++ v1 (2026-10-22)
@@ -11,50 +11,51 @@
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p w:rsidR="00160C7B" w:rsidRDefault="00160C7B">
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="352425" cy="571500"/>
             <wp:effectExtent l="19050" t="0" r="9525" b="0"/>
             <wp:docPr id="1" name="Picture 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 1"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId7" cstate="print"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
@@ -76,63 +77,55 @@
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w:rsidR="00801913" w:rsidRDefault="00AA42F1">
       <w:r>
         <w:t>ОПШТИНА ВРБАС</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00AA42F1" w:rsidRDefault="00AA42F1">
       <w:r>
         <w:t xml:space="preserve">ОПШТИНСКА УПРАВА </w:t>
       </w:r>
       <w:r w:rsidR="00160C7B">
         <w:t xml:space="preserve"> ОПШТИНЕ </w:t>
       </w:r>
       <w:r>
         <w:t>ВРБАС</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00AA42F1" w:rsidRPr="004F3F23" w:rsidRDefault="00BC73E8">
-      <w:pPr>
-[...3 lines deleted...]
-      </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Број </w:t>
       </w:r>
       <w:r w:rsidR="004F3F23">
-        <w:rPr>
-[...2 lines deleted...]
-        <w:t>615 158 ________________________</w:t>
+        <w:t>________________________</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00AA42F1" w:rsidRDefault="00AA42F1"/>
     <w:p w:rsidR="00AA42F1" w:rsidRPr="004F510F" w:rsidRDefault="00AA42F1" w:rsidP="00AA42F1">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004F510F">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>ЗАХТЕВ</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00AA42F1" w:rsidRPr="004F510F" w:rsidRDefault="00AA42F1" w:rsidP="00AA42F1">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004F510F">
@@ -147,67 +140,69 @@
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004F510F">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>КОЈИ ИМАЈУ ПРЕБИВАЛИШТЕ НА ТЕРИТОРИЈИ ОПШТИНЕ ВРБАС</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00AA42F1" w:rsidRPr="004F510F" w:rsidRDefault="003B03B4" w:rsidP="00AA42F1">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>ЗА ШКОЛСКУ 202</w:t>
       </w:r>
-      <w:r w:rsidR="004F3F23">
-[...3 lines deleted...]
-        <w:t>4</w:t>
+      <w:r w:rsidR="009822D0">
+        <w:rPr>
+          <w:b/>
+          <w:lang/>
+        </w:rPr>
+        <w:t>6</w:t>
       </w:r>
       <w:r w:rsidR="00BC73E8">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>/202</w:t>
       </w:r>
-      <w:r w:rsidR="004F3F23">
-[...3 lines deleted...]
-        <w:t>5</w:t>
+      <w:r w:rsidR="009822D0">
+        <w:rPr>
+          <w:b/>
+          <w:lang/>
+        </w:rPr>
+        <w:t>7</w:t>
       </w:r>
       <w:r w:rsidR="00AA42F1" w:rsidRPr="004F510F">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>. ГОДИНУ</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00AA42F1" w:rsidRPr="004F510F" w:rsidRDefault="00AA42F1" w:rsidP="00AA42F1">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00AA42F1" w:rsidRPr="004F3F23" w:rsidRDefault="00AA42F1" w:rsidP="00AA42F1">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004F3F23">
         <w:rPr>
           <w:sz w:val="22"/>
@@ -2156,58 +2151,58 @@
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="sr-Cyrl-CS"/>
         </w:rPr>
         <w:t>(потпис даваоца изјаве)</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00E628DE" w:rsidRPr="00E628DE" w:rsidRDefault="00E628DE" w:rsidP="00AA42F1">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00E628DE" w:rsidRPr="00E628DE" w:rsidSect="004F510F">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="426" w:right="1417" w:bottom="142" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="001F1014" w:rsidRDefault="001F1014" w:rsidP="00D36EB7">
+    <w:p w:rsidR="006F5544" w:rsidRDefault="006F5544" w:rsidP="00D36EB7">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="001F1014" w:rsidRDefault="001F1014" w:rsidP="00D36EB7">
+    <w:p w:rsidR="006F5544" w:rsidRDefault="006F5544" w:rsidP="00D36EB7">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
@@ -2215,58 +2210,58 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="001F1014" w:rsidRDefault="001F1014" w:rsidP="00D36EB7">
+    <w:p w:rsidR="006F5544" w:rsidRDefault="006F5544" w:rsidP="00D36EB7">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="001F1014" w:rsidRDefault="001F1014" w:rsidP="00D36EB7">
+    <w:p w:rsidR="006F5544" w:rsidRDefault="006F5544" w:rsidP="00D36EB7">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p w:rsidR="00D36EB7" w:rsidRPr="008D3790" w:rsidRDefault="00D36EB7" w:rsidP="00D36EB7">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="sr-Cyrl-CS"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008D3790">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00FE1CA2">
         <w:rPr>
@@ -2383,112 +2378,115 @@
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
   <w:rsids>
     <w:rsidRoot w:val="00AA42F1"/>
     <w:rsid w:val="0005620F"/>
     <w:rsid w:val="0013060B"/>
     <w:rsid w:val="00160C7B"/>
     <w:rsid w:val="001F1014"/>
+    <w:rsid w:val="0020296E"/>
     <w:rsid w:val="00233F4A"/>
     <w:rsid w:val="002769AD"/>
     <w:rsid w:val="002E5FA3"/>
     <w:rsid w:val="003B03B4"/>
     <w:rsid w:val="00415221"/>
     <w:rsid w:val="00427375"/>
     <w:rsid w:val="004407B4"/>
     <w:rsid w:val="00491A20"/>
     <w:rsid w:val="004C4EAB"/>
     <w:rsid w:val="004F3F23"/>
     <w:rsid w:val="004F510F"/>
     <w:rsid w:val="00622212"/>
     <w:rsid w:val="00631A7F"/>
     <w:rsid w:val="00694B46"/>
+    <w:rsid w:val="006F5544"/>
     <w:rsid w:val="007561FB"/>
     <w:rsid w:val="00774F9A"/>
     <w:rsid w:val="00780262"/>
     <w:rsid w:val="00801913"/>
     <w:rsid w:val="008B2E8A"/>
     <w:rsid w:val="008F0DF1"/>
     <w:rsid w:val="0095715B"/>
+    <w:rsid w:val="009822D0"/>
     <w:rsid w:val="009F7DE6"/>
     <w:rsid w:val="00AA42F1"/>
     <w:rsid w:val="00AB40B1"/>
     <w:rsid w:val="00AE2960"/>
     <w:rsid w:val="00AE5165"/>
     <w:rsid w:val="00AE5F92"/>
     <w:rsid w:val="00B71EEB"/>
     <w:rsid w:val="00BC73E8"/>
     <w:rsid w:val="00BF14DC"/>
     <w:rsid w:val="00C36AD2"/>
     <w:rsid w:val="00D2091B"/>
     <w:rsid w:val="00D36EB7"/>
     <w:rsid w:val="00DA0447"/>
     <w:rsid w:val="00E628DE"/>
     <w:rsid w:val="00E91953"/>
     <w:rsid w:val="00F359A8"/>
     <w:rsid w:val="00F90307"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="14338"/>
+    <o:shapedefaults v:ext="edit" spidmax="15362"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val=","/>
-  <w:listSeparator w:val=";"/>
+  <w:decimalSymbol w:val="."/>
+  <w:listSeparator w:val=","/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cstheme="minorBidi"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
     <w:lsdException w:name="Normal" w:semiHidden="0" w:uiPriority="0" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:semiHidden="0" w:uiPriority="9" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:uiPriority="9" w:qFormat="1"/>
@@ -3000,78 +2998,78 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9F876833-C005-4F74-ABE1-57EDDBAFA1F4}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{40BCAE67-2AEC-4B7E-B418-BD631C9F7AA7}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>577</Words>
-  <Characters>3292</Characters>
+  <Words>576</Words>
+  <Characters>3285</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>27</Lines>
   <Paragraphs>7</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3862</CharactersWithSpaces>
+  <CharactersWithSpaces>3854</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>KelemanToshiba</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>