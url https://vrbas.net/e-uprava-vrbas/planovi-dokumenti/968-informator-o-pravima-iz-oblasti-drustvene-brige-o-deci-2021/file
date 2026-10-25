--- v0 (2026-05-02)
+++ v1 (2026-10-25)
@@ -1440,273 +1440,171 @@
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="32"/>
               </w:numPr>
               <w:ind w:left="284" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005976B9">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Номинални износ цензуса за остваривање права:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007C1949" w:rsidRPr="005976B9" w:rsidRDefault="0086038A" w:rsidP="00C20E33">
+          <w:p w:rsidR="007C1949" w:rsidRPr="005976B9" w:rsidRDefault="00B5242B" w:rsidP="00C20E33">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="32"/>
               </w:numPr>
               <w:ind w:left="284" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:val="single"/>
-              </w:rPr>
-[...2 lines deleted...]
-            <w:r>
+                <w:lang/>
+              </w:rPr>
+              <w:t xml:space="preserve">18.468,00 </w:t>
+            </w:r>
+            <w:r w:rsidR="007C1949" w:rsidRPr="005976B9">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:val="single"/>
-                <w:lang/>
-[...33 lines deleted...]
-                <w:u w:val="single"/>
               </w:rPr>
               <w:t>динара</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007C1949" w:rsidRPr="005976B9" w:rsidRDefault="0086038A" w:rsidP="00C20E33">
+          <w:p w:rsidR="007C1949" w:rsidRPr="005976B9" w:rsidRDefault="00B5242B" w:rsidP="00C20E33">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="32"/>
               </w:numPr>
               <w:ind w:left="284" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:val="single"/>
-              </w:rPr>
-[...2 lines deleted...]
-            <w:r>
+                <w:lang/>
+              </w:rPr>
+              <w:t>24.008,40</w:t>
+            </w:r>
+            <w:r w:rsidR="007C1949" w:rsidRPr="005976B9">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:val="single"/>
-                <w:lang/>
-[...3 lines deleted...]
-            <w:r>
+              </w:rPr>
+              <w:t xml:space="preserve"> динара</w:t>
+            </w:r>
+            <w:r w:rsidR="007C1949" w:rsidRPr="005976B9">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:u w:val="single"/>
-[...32 lines deleted...]
-                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> за једнородитељске породице из члана 28. став 1. тач. 1)-5) Закома о финансијској подршци породици са децом</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007C1949" w:rsidRPr="005976B9" w:rsidRDefault="0086038A" w:rsidP="00C20E33">
+          <w:p w:rsidR="007C1949" w:rsidRPr="005976B9" w:rsidRDefault="00B5242B" w:rsidP="00C20E33">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="32"/>
               </w:numPr>
               <w:ind w:left="284" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:val="single"/>
-              </w:rPr>
-[...9 lines deleted...]
-                <w:u w:val="single"/>
                 <w:lang/>
               </w:rPr>
-              <w:t>96</w:t>
-[...22 lines deleted...]
-              <w:t>92</w:t>
+              <w:t>22.161,60</w:t>
             </w:r>
             <w:r w:rsidR="007C1949" w:rsidRPr="005976B9">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> динара за једнородитељске </w:t>
             </w:r>
             <w:r w:rsidR="007C1949" w:rsidRPr="005976B9">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>породице из члана 28. став 1. тач. 6)-10) Закона о финансијској подршци породици са децом</w:t>
             </w:r>
             <w:r w:rsidR="0070438C" w:rsidRPr="005976B9">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
@@ -2322,282 +2220,169 @@
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="32"/>
               </w:numPr>
               <w:ind w:left="284" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005976B9">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Номинални износ цензуса за остваривање права:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="005544A8" w:rsidRPr="005976B9" w:rsidRDefault="0086038A" w:rsidP="005544A8">
+          <w:p w:rsidR="005544A8" w:rsidRPr="005976B9" w:rsidRDefault="00B5242B" w:rsidP="005544A8">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="32"/>
               </w:numPr>
               <w:ind w:left="284" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:val="single"/>
-              </w:rPr>
-[...2 lines deleted...]
-            <w:r>
+                <w:lang/>
+              </w:rPr>
+              <w:t>18.468,00</w:t>
+            </w:r>
+            <w:r w:rsidR="005544A8" w:rsidRPr="005976B9">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:val="single"/>
-                <w:lang/>
-[...33 lines deleted...]
-                <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve"> динара</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="005544A8" w:rsidRPr="005976B9" w:rsidRDefault="0086038A" w:rsidP="005544A8">
+          <w:p w:rsidR="005544A8" w:rsidRPr="005976B9" w:rsidRDefault="00B5242B" w:rsidP="005544A8">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="32"/>
               </w:numPr>
               <w:ind w:left="284" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:val="single"/>
-              </w:rPr>
-[...2 lines deleted...]
-            <w:r>
+                <w:lang/>
+              </w:rPr>
+              <w:t>24.008,40</w:t>
+            </w:r>
+            <w:r w:rsidR="005544A8" w:rsidRPr="005976B9">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:val="single"/>
-                <w:lang/>
-[...3 lines deleted...]
-            <w:r>
+              </w:rPr>
+              <w:t xml:space="preserve"> динара</w:t>
+            </w:r>
+            <w:r w:rsidR="005544A8" w:rsidRPr="005976B9">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:u w:val="single"/>
-[...43 lines deleted...]
-                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> за једнородитељске породице из члана 28. став 1. тач. 1)-5) Закома о финансијској подршци породици са децом</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="0070438C" w:rsidRPr="005976B9" w:rsidRDefault="0086038A" w:rsidP="005544A8">
+          <w:p w:rsidR="0070438C" w:rsidRPr="005976B9" w:rsidRDefault="00B5242B" w:rsidP="005544A8">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="33"/>
               </w:numPr>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:val="single"/>
-              </w:rPr>
-[...9 lines deleted...]
-                <w:u w:val="single"/>
                 <w:lang/>
               </w:rPr>
-              <w:t>96</w:t>
-[...22 lines deleted...]
-              <w:t>92</w:t>
+              <w:t>22.161,60</w:t>
             </w:r>
             <w:r w:rsidR="005544A8" w:rsidRPr="005976B9">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> динара за једнородитељске породице из члана 28. став 1. тач. 6)-10) Закона о финансијској подршци породици са децом, за старатеље и родитеље детета са сметњама у развоју</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3946" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="0070438C" w:rsidRPr="003753B5" w:rsidRDefault="0070438C" w:rsidP="003753B5">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:cnfStyle w:val="000000000000"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
@@ -3190,281 +2975,179 @@
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="32"/>
               </w:numPr>
               <w:ind w:left="284" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005976B9">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Номинални износ цензуса за остваривање права:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="005544A8" w:rsidRPr="005976B9" w:rsidRDefault="0086038A" w:rsidP="005544A8">
+          <w:p w:rsidR="005544A8" w:rsidRPr="005976B9" w:rsidRDefault="00B5242B" w:rsidP="005544A8">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="32"/>
               </w:numPr>
               <w:ind w:left="284" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:val="single"/>
-              </w:rPr>
-[...2 lines deleted...]
-            <w:r>
+                <w:lang/>
+              </w:rPr>
+              <w:t>18.468,00</w:t>
+            </w:r>
+            <w:r w:rsidR="005544A8" w:rsidRPr="005976B9">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:val="single"/>
-                <w:lang/>
-[...33 lines deleted...]
-                <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve"> динара</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="005544A8" w:rsidRPr="005976B9" w:rsidRDefault="0086038A" w:rsidP="005544A8">
+          <w:p w:rsidR="005544A8" w:rsidRPr="005976B9" w:rsidRDefault="00B5242B" w:rsidP="005544A8">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="32"/>
               </w:numPr>
               <w:ind w:left="284" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:val="single"/>
-              </w:rPr>
-[...2 lines deleted...]
-            <w:r>
+                <w:lang/>
+              </w:rPr>
+              <w:t>24.008,40</w:t>
+            </w:r>
+            <w:r w:rsidR="005544A8" w:rsidRPr="005976B9">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:val="single"/>
-                <w:lang/>
-[...3 lines deleted...]
-            <w:r>
+              </w:rPr>
+              <w:t xml:space="preserve"> динара</w:t>
+            </w:r>
+            <w:r w:rsidR="005544A8" w:rsidRPr="005976B9">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:u w:val="single"/>
-[...32 lines deleted...]
-                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> за једнородитељске породице из члана 28. став 1. тач. 1)-5) Закома о финансијској подршци породици са децом</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="0070438C" w:rsidRPr="005976B9" w:rsidRDefault="0086038A" w:rsidP="005544A8">
+          <w:p w:rsidR="0070438C" w:rsidRPr="005976B9" w:rsidRDefault="00B5242B" w:rsidP="005544A8">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="34"/>
               </w:numPr>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:val="single"/>
-              </w:rPr>
-[...2 lines deleted...]
-            <w:r>
+                <w:lang/>
+              </w:rPr>
+              <w:t>22.161,60</w:t>
+            </w:r>
+            <w:r w:rsidR="005544A8" w:rsidRPr="005976B9">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:u w:val="single"/>
-[...35 lines deleted...]
-              <w:t xml:space="preserve"> динара за једнородитељске породице из члана 28. став 1. тач. 6)-10) Закона о финансијској подршци породици са децом, за старатеље и родитеље детета са </w:t>
+              </w:rPr>
+              <w:t xml:space="preserve">динара за једнородитељске породице из члана 28. став 1. тач. 6)-10) Закона о финансијској подршци породици са децом, за старатеље и родитеље детета са </w:t>
             </w:r>
             <w:r w:rsidR="005544A8" w:rsidRPr="005976B9">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>сметњама у развоју</w:t>
             </w:r>
             <w:r w:rsidR="0070438C" w:rsidRPr="005976B9">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>у развоју</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3946" w:type="dxa"/>
@@ -4476,295 +4159,182 @@
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="32"/>
               </w:numPr>
               <w:ind w:left="284" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005976B9">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Номинални износ цензуса за остваривање права:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="005544A8" w:rsidRPr="005976B9" w:rsidRDefault="0086038A" w:rsidP="005544A8">
+          <w:p w:rsidR="005544A8" w:rsidRPr="005976B9" w:rsidRDefault="00B5242B" w:rsidP="005544A8">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="32"/>
               </w:numPr>
               <w:ind w:left="284" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:val="single"/>
-              </w:rPr>
-[...2 lines deleted...]
-            <w:r>
+                <w:lang/>
+              </w:rPr>
+              <w:t>18.468,00</w:t>
+            </w:r>
+            <w:r w:rsidR="005544A8" w:rsidRPr="005976B9">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:val="single"/>
-                <w:lang/>
-[...33 lines deleted...]
-                <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve"> динара</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="005544A8" w:rsidRPr="005976B9" w:rsidRDefault="0086038A" w:rsidP="005544A8">
+          <w:p w:rsidR="005544A8" w:rsidRPr="005976B9" w:rsidRDefault="00B5242B" w:rsidP="005544A8">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="32"/>
               </w:numPr>
               <w:ind w:left="284" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:val="single"/>
-              </w:rPr>
-[...9 lines deleted...]
-                <w:u w:val="single"/>
                 <w:lang/>
               </w:rPr>
-              <w:t>21</w:t>
-[...22 lines deleted...]
-              <w:t>73</w:t>
+              <w:t>24.008,60</w:t>
             </w:r>
             <w:r w:rsidR="005544A8" w:rsidRPr="005976B9">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve"> динара</w:t>
             </w:r>
             <w:r w:rsidR="005544A8" w:rsidRPr="005976B9">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> за </w:t>
             </w:r>
             <w:r w:rsidR="005544A8" w:rsidRPr="005976B9">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>једнородитељске породице из члана 28. став 1. тач. 1)-5) Закома о финансијској подршци породици са децом</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="0070438C" w:rsidRPr="005976B9" w:rsidRDefault="005544A8" w:rsidP="00BE4F1C">
+          <w:p w:rsidR="0070438C" w:rsidRPr="005976B9" w:rsidRDefault="00B5242B" w:rsidP="00BE4F1C">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="35"/>
               </w:numPr>
               <w:ind w:left="142" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:val="single"/>
-              </w:rPr>
-[...20 lines deleted...]
-                <w:u w:val="single"/>
                 <w:lang/>
               </w:rPr>
-              <w:t>96</w:t>
-[...24 lines deleted...]
-            <w:r w:rsidRPr="005976B9">
+              <w:t>22.161,60</w:t>
+            </w:r>
+            <w:r w:rsidR="005544A8" w:rsidRPr="005976B9">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> динара за једнородитељске породице из члана 28. став 1. тач. 6)-10) Закона о финансијској подршци породици са децом, за старатеље и родитеље детета са сметњама у развоју</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3946" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="0070438C" w:rsidRPr="003753B5" w:rsidRDefault="0070438C" w:rsidP="000654B3">
             <w:pPr>
               <w:cnfStyle w:val="000000100000"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
@@ -13683,61 +13253,61 @@
     <w:p w:rsidR="00305BCC" w:rsidRPr="003255FF" w:rsidRDefault="00305BCC" w:rsidP="00750A12">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00305BCC" w:rsidRPr="003255FF" w:rsidSect="003553C8">
       <w:footerReference w:type="default" r:id="rId49"/>
       <w:pgSz w:w="8391" w:h="11907" w:code="11"/>
       <w:pgMar w:top="567" w:right="3429" w:bottom="426" w:left="1134" w:header="708" w:footer="0" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:endnote w:type="separator" w:id="0">
-    <w:p w:rsidR="001E5972" w:rsidRDefault="001E5972" w:rsidP="00417C4B">
+    <w:p w:rsidR="00F45C2B" w:rsidRDefault="00F45C2B" w:rsidP="00417C4B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="1">
-    <w:p w:rsidR="001E5972" w:rsidRDefault="001E5972" w:rsidP="00417C4B">
+    <w:p w:rsidR="00F45C2B" w:rsidRDefault="00F45C2B" w:rsidP="00417C4B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -13778,88 +13348,88 @@
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="1567121745"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtContent>
-      <w:p w:rsidR="00415EB1" w:rsidRDefault="00E46D3A">
+      <w:p w:rsidR="00415EB1" w:rsidRDefault="006824E8">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
           <w:jc w:val="right"/>
         </w:pPr>
         <w:fldSimple w:instr=" PAGE   \* MERGEFORMAT ">
-          <w:r w:rsidR="0086038A">
+          <w:r w:rsidR="00B5242B">
             <w:rPr>
               <w:noProof/>
             </w:rPr>
-            <w:t>12</w:t>
+            <w:t>14</w:t>
           </w:r>
         </w:fldSimple>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w:rsidR="00415EB1" w:rsidRDefault="00415EB1">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:footnote w:type="separator" w:id="0">
-    <w:p w:rsidR="001E5972" w:rsidRDefault="001E5972" w:rsidP="00417C4B">
+    <w:p w:rsidR="00F45C2B" w:rsidRDefault="00F45C2B" w:rsidP="00417C4B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="1">
-    <w:p w:rsidR="001E5972" w:rsidRDefault="001E5972" w:rsidP="00417C4B">
+    <w:p w:rsidR="00F45C2B" w:rsidRDefault="00F45C2B" w:rsidP="00417C4B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="0">
     <w:nsid w:val="019F7077"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A67A2708"/>
     <w:lvl w:ilvl="0" w:tplc="19229EDE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
@@ -18068,147 +17638,150 @@
     <w:rsid w:val="00364E36"/>
     <w:rsid w:val="003753B5"/>
     <w:rsid w:val="00391EEE"/>
     <w:rsid w:val="0039393B"/>
     <w:rsid w:val="003A15FD"/>
     <w:rsid w:val="003E3DE6"/>
     <w:rsid w:val="004034FD"/>
     <w:rsid w:val="00415EB1"/>
     <w:rsid w:val="00417C4B"/>
     <w:rsid w:val="004543D3"/>
     <w:rsid w:val="004918B6"/>
     <w:rsid w:val="004943EB"/>
     <w:rsid w:val="004C0151"/>
     <w:rsid w:val="004C1C75"/>
     <w:rsid w:val="004D1BF4"/>
     <w:rsid w:val="004E39A0"/>
     <w:rsid w:val="004F0DA2"/>
     <w:rsid w:val="00533B02"/>
     <w:rsid w:val="005544A8"/>
     <w:rsid w:val="00565D40"/>
     <w:rsid w:val="005976B9"/>
     <w:rsid w:val="005A62E9"/>
     <w:rsid w:val="005B0A79"/>
     <w:rsid w:val="006534F9"/>
     <w:rsid w:val="006554A3"/>
+    <w:rsid w:val="006824E8"/>
     <w:rsid w:val="006C3D61"/>
     <w:rsid w:val="006F24BC"/>
     <w:rsid w:val="006F2B45"/>
     <w:rsid w:val="0070438C"/>
     <w:rsid w:val="00714738"/>
     <w:rsid w:val="007501EF"/>
     <w:rsid w:val="00750A12"/>
     <w:rsid w:val="007546FB"/>
     <w:rsid w:val="00766B1C"/>
     <w:rsid w:val="0078180A"/>
     <w:rsid w:val="00797D92"/>
     <w:rsid w:val="007A10C8"/>
     <w:rsid w:val="007C1949"/>
     <w:rsid w:val="007D01B7"/>
     <w:rsid w:val="007E45CC"/>
     <w:rsid w:val="007F395B"/>
     <w:rsid w:val="00802ED9"/>
     <w:rsid w:val="00833BED"/>
     <w:rsid w:val="00850F97"/>
     <w:rsid w:val="00852C03"/>
     <w:rsid w:val="0086038A"/>
     <w:rsid w:val="00865200"/>
     <w:rsid w:val="008B1AE0"/>
     <w:rsid w:val="008B2F54"/>
     <w:rsid w:val="008C6889"/>
     <w:rsid w:val="008C71DD"/>
     <w:rsid w:val="008E55EE"/>
     <w:rsid w:val="008F561B"/>
     <w:rsid w:val="009235D8"/>
     <w:rsid w:val="00925CB2"/>
     <w:rsid w:val="009303AA"/>
     <w:rsid w:val="009571D6"/>
     <w:rsid w:val="0095766D"/>
     <w:rsid w:val="009653AB"/>
     <w:rsid w:val="00966F39"/>
     <w:rsid w:val="009B29E8"/>
     <w:rsid w:val="009B4718"/>
     <w:rsid w:val="009D1C76"/>
     <w:rsid w:val="009E0F66"/>
     <w:rsid w:val="009E2CDA"/>
     <w:rsid w:val="009F5089"/>
     <w:rsid w:val="00A52D3A"/>
     <w:rsid w:val="00A722E6"/>
     <w:rsid w:val="00AD40EE"/>
     <w:rsid w:val="00B0548B"/>
     <w:rsid w:val="00B253DE"/>
+    <w:rsid w:val="00B5242B"/>
     <w:rsid w:val="00B66231"/>
     <w:rsid w:val="00BB67F3"/>
     <w:rsid w:val="00BB6B92"/>
     <w:rsid w:val="00BC69BA"/>
     <w:rsid w:val="00BE4F1C"/>
     <w:rsid w:val="00BF61CC"/>
     <w:rsid w:val="00C20E33"/>
     <w:rsid w:val="00C4219B"/>
     <w:rsid w:val="00C77926"/>
     <w:rsid w:val="00CA13F1"/>
     <w:rsid w:val="00CD3DBC"/>
     <w:rsid w:val="00CD51E9"/>
     <w:rsid w:val="00D02618"/>
     <w:rsid w:val="00D07A56"/>
     <w:rsid w:val="00D4016B"/>
     <w:rsid w:val="00D45014"/>
     <w:rsid w:val="00D86996"/>
     <w:rsid w:val="00DE0BA6"/>
     <w:rsid w:val="00DE1105"/>
     <w:rsid w:val="00DF373F"/>
     <w:rsid w:val="00E01386"/>
     <w:rsid w:val="00E46D3A"/>
     <w:rsid w:val="00E4776C"/>
     <w:rsid w:val="00E6460D"/>
     <w:rsid w:val="00E83338"/>
     <w:rsid w:val="00EA6863"/>
     <w:rsid w:val="00EB4102"/>
     <w:rsid w:val="00F23A26"/>
     <w:rsid w:val="00F346B9"/>
+    <w:rsid w:val="00F45C2B"/>
     <w:rsid w:val="00F92C01"/>
     <w:rsid w:val="00F97BB7"/>
     <w:rsid w:val="00FA311B"/>
     <w:rsid w:val="00FD3CFE"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="19458"/>
+    <o:shapedefaults v:ext="edit" spidmax="20482"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
@@ -20261,65 +19834,65 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>32</Pages>
   <Words>4765</Words>
-  <Characters>27163</Characters>
+  <Characters>27162</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>226</Lines>
   <Paragraphs>63</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>31865</CharactersWithSpaces>
+  <CharactersWithSpaces>31864</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>mira.nedic</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>